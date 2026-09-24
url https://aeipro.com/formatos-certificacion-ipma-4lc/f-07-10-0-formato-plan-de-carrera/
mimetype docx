--- v0 (2026-04-14)
+++ v1 (2026-09-24)
@@ -1,53 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C303681" w14:textId="77777777" w:rsidR="003C79B2" w:rsidRPr="000B0BEE" w:rsidRDefault="000B0BEE" w:rsidP="003C79B2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B0BEE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>PLAN DE CARRERA PROFESIONAL DE LA DIRECCIÓN DE PROYECTOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A7BA20" w14:textId="77777777" w:rsidR="00EC5987" w:rsidRPr="000B0BEE" w:rsidRDefault="00EC5987">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -187,51 +190,50 @@
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="752"/>
         <w:gridCol w:w="1797"/>
         <w:gridCol w:w="1716"/>
         <w:gridCol w:w="1474"/>
         <w:gridCol w:w="1263"/>
         <w:gridCol w:w="1774"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="02453C61" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DFDC074" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nombre del candidato:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -251,51 +253,50 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="4B4A6BBD" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="352A15C1" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nivel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -310,51 +311,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A914FA7" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23A98F8A" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Dominio:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -546,129 +546,126 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>(opcional; para uso del candidato)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="4449C562" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FBEC2F4" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Elementos de Competencia Perspectiva</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="11F1C829" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D262A06" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C2717D3" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Estrategia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -745,89 +742,87 @@
           <w:p w14:paraId="026258B5" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="37C650F5" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03988D6A" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E75CEB0" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Gobernanza, estructuras y procesos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -904,89 +899,87 @@
           <w:p w14:paraId="04B1E5B7" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="0B41002D" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E1C98AD" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A19FE3D" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Cumplimiento, estándares y regulaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -1063,89 +1056,87 @@
           <w:p w14:paraId="5EEED3D2" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="7B59BAFC" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57B06C81" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="263F6682" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Poder e interés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -1222,89 +1213,87 @@
           <w:p w14:paraId="4A7165C3" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="3FD5210F" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C674AE3" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61B0AB52" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Cultura y valores</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -1381,127 +1370,123 @@
           <w:p w14:paraId="61B03459" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="481F2B50" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E621769" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4429049D" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74A2E368" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27FB0DF6" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -1510,127 +1495,124 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="5A2E3C3A" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6ECD6F28" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Elementos de Competencia Personas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="672A5746" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AC97016" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CDDCEDD" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Autorreflexión y autogestión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -1707,89 +1689,87 @@
           <w:p w14:paraId="7D66ADE6" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="12365E72" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E63090C" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="185EEB6D" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Integridad personal y fiabilidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -1866,89 +1846,87 @@
           <w:p w14:paraId="40B59C34" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="73FBA0A9" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AD1EFF0" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72EEB0B0" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Comunicación personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -2025,89 +2003,87 @@
           <w:p w14:paraId="3824B9E0" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="64A1DE8B" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="174F6EE1" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D5D6E66" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Relaciones y participación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -2184,89 +2160,87 @@
           <w:p w14:paraId="15BF3D5D" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="046D63A2" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30E366D3" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EEC8106" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Liderazgo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -2343,89 +2317,87 @@
           <w:p w14:paraId="0AF56D43" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="4E7BAD11" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7393EB7B" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CBDBF47" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Trabajo en equipo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -2502,89 +2474,87 @@
           <w:p w14:paraId="31B3817F" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="6F2F0A26" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79AB4D66" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BC5354C" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Conflictos y crisis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -2661,89 +2631,87 @@
           <w:p w14:paraId="732BB797" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="7791B85D" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AA53C07" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FFCCBDC" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Ingenio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -2820,89 +2788,87 @@
           <w:p w14:paraId="1FE03659" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="1B7A54F8" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C5AC54B" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="314F8B50" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Negociación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -2979,89 +2945,87 @@
           <w:p w14:paraId="27B6662B" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="6CE97B5F" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F1A5D4D" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.4.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="717A1714" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Orientación a resultados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -3138,126 +3102,122 @@
           <w:p w14:paraId="738FC0EF" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="261E3258" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="542ED0BD" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="230ACBC9" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7038B1C9" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A096F12" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -3266,127 +3226,124 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="575CE075" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F7E324E" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Elementos de Competencia Práctica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="335A51BD" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="211BC7BD" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41CA7254" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Diseño del proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -3463,89 +3420,87 @@
           <w:p w14:paraId="676BF31B" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="6EB84935" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AFE8DF6" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0298E918" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Requisitos, objetivos y beneficios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -3622,89 +3577,87 @@
           <w:p w14:paraId="1D30A861" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="7D67D9C5" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EDD6A65" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F476D25" w14:textId="77777777" w:rsidR="002B0DAD" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="002B0DAD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Alcanc</w:t>
             </w:r>
             <w:r w:rsidR="0094159D" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
@@ -3787,89 +3740,87 @@
           <w:p w14:paraId="5A620508" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="42B5CEF4" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="141A60EA" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5304BEB5" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Tiempo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -3946,90 +3897,88 @@
           <w:p w14:paraId="7A4EF910" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="135C5896" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53D12F18" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B089E5D" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Organización e información</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -4106,89 +4055,87 @@
           <w:p w14:paraId="12384283" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="3F3AA443" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58BF206C" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>5.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="374BB656" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Calidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -4265,89 +4212,87 @@
           <w:p w14:paraId="0D2AD504" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="05109091" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47BC85D1" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.5.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="266676D9" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Finanzas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -4424,89 +4369,87 @@
           <w:p w14:paraId="28A60B69" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="7CA20BBD" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6786C0D9" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>5.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37A12B2F" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Recursos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -4583,89 +4526,87 @@
           <w:p w14:paraId="4AD586D2" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="64625AFB" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FA94F9D" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.5.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D6020E9" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Aprovisionamiento y asociaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -4742,89 +4683,87 @@
           <w:p w14:paraId="76598C25" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="1277E312" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C492C9F" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.5.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E4196A6" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Planificación y control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -4901,89 +4840,87 @@
           <w:p w14:paraId="2978984F" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="15401273" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C4EF13F" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.5.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B89D136" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Riesgo y oportunidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -5060,89 +4997,87 @@
           <w:p w14:paraId="77C68097" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="39EF1498" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56108757" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.5.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5324EBF9" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Partes interesadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -5219,89 +5154,87 @@
           <w:p w14:paraId="434E9D23" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="0930D478" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23F5CCA2" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00A17B57" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.5.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27B82C48" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Cambio y transformación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -5378,89 +5311,87 @@
           <w:p w14:paraId="0BCB16A8" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4E1C" w:rsidRPr="00390D52" w14:paraId="679F81E5" w14:textId="77777777" w:rsidTr="0094159D">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3153C43B" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="00365F38" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="006D4E1C" w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>.5.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="759BCD98" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRPr="00390D52" w:rsidRDefault="006D4E1C" w:rsidP="0094159D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390D52">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Selección y equilibrio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
@@ -7875,67 +7806,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>uo</w:t>
       </w:r>
       <w:r w:rsidRPr="000B0BEE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, el individuo elige normalmente algunas áreas de su preferencia. Estas suelen ser temas o tópicos que le son de especial agrado o bien que</w:t>
       </w:r>
       <w:r w:rsidR="00492002">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000B0BEE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> por estar más acordes con su personalidad pueden ayudarle a convertirse en un experto en la materia. El desarrollo y mejora continua de las competencias exige mucha iniciativa individual y también una estrecha colaboración con sus colegas y compañeros para actuar en diferentes tipos de actividades, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.: técnicas de comunicación, de presentación en foros específicos, colaboración con grupos de interés, comisiones interprofesionales, etc. De esas preferencias pueden generarse contribuciones importantes para el desarrollo de las competencias de la profesión de la dirección de proyectos en </w:t>
+        <w:t xml:space="preserve"> por estar más acordes con su personalidad pueden ayudarle a convertirse en un experto en la materia. El desarrollo y mejora continua de las competencias exige mucha iniciativa individual y también una estrecha colaboración con sus colegas y compañeros para actuar en diferentes tipos de actividades, p.e.: técnicas de comunicación, de presentación en foros específicos, colaboración con grupos de interés, comisiones interprofesionales, etc. De esas preferencias pueden generarse contribuciones importantes para el desarrollo de las competencias de la profesión de la dirección de proyectos en </w:t>
       </w:r>
       <w:r w:rsidR="000B0BEE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>España</w:t>
       </w:r>
       <w:r w:rsidRPr="000B0BEE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB37191" w14:textId="77777777" w:rsidR="006E00EF" w:rsidRPr="000B0BEE" w:rsidRDefault="006E00EF" w:rsidP="006E00EF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8666,52 +8581,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F09FCF4" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRDefault="006D4E1C" w:rsidP="006E00EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D3A0D43" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRDefault="006D4E1C" w:rsidP="006E00EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="571B770A" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRDefault="006D4E1C" w:rsidP="006E00EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="53B2A135" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRDefault="006D4E1C" w:rsidP="006E00EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06DF61A6" w14:textId="77777777" w:rsidR="006D4E1C" w:rsidRDefault="006D4E1C" w:rsidP="006E00EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42B1C64A" w14:textId="77777777" w:rsidR="006E00EF" w:rsidRPr="000B0BEE" w:rsidRDefault="000B0BEE" w:rsidP="006E00EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B0BEE">
@@ -8867,122 +8780,136 @@
     <w:p w14:paraId="4A84DFD7" w14:textId="77777777" w:rsidR="006E00EF" w:rsidRPr="000B0BEE" w:rsidRDefault="006E00EF" w:rsidP="006E00EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="668C1026" w14:textId="77777777" w:rsidR="006E00EF" w:rsidRPr="000B0BEE" w:rsidRDefault="006E00EF" w:rsidP="006E00EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="265461DD" w14:textId="77777777" w:rsidR="00EC5987" w:rsidRPr="000B0BEE" w:rsidRDefault="00EC5987" w:rsidP="006E00EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EC5987" w:rsidRPr="000B0BEE" w:rsidSect="000B0BEE">
-      <w:headerReference w:type="default" r:id="rId6"/>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2269" w:right="1701" w:bottom="1702" w:left="1560" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77E2FF5F" w14:textId="77777777" w:rsidR="00707C17" w:rsidRDefault="00707C17">
+    <w:p w14:paraId="42C9961D" w14:textId="77777777" w:rsidR="004F56B9" w:rsidRDefault="004F56B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73B7EC29" w14:textId="77777777" w:rsidR="00707C17" w:rsidRDefault="00707C17">
+    <w:p w14:paraId="2BF6429C" w14:textId="77777777" w:rsidR="004F56B9" w:rsidRDefault="004F56B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BBA7908" w14:textId="77777777" w:rsidR="007772DE" w:rsidRDefault="007772DE">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CA12E7A" w14:textId="237641DA" w:rsidR="006E00EF" w:rsidRPr="00390D52" w:rsidRDefault="00390D52" w:rsidP="000B0BEE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00390D52">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>F-07-10.0.v4-ICB/ICR</w:t>
     </w:r>
     <w:r w:rsidR="0094159D" w:rsidRPr="00390D52">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -9017,195 +8944,224 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0094159D" w:rsidRPr="00390D52">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="0094159D" w:rsidRPr="00390D52">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E02E669" w14:textId="77777777" w:rsidR="007772DE" w:rsidRDefault="007772DE">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59731A4D" w14:textId="77777777" w:rsidR="00707C17" w:rsidRDefault="00707C17">
+    <w:p w14:paraId="38AE8101" w14:textId="77777777" w:rsidR="004F56B9" w:rsidRDefault="004F56B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E8D4FC0" w14:textId="77777777" w:rsidR="00707C17" w:rsidRDefault="00707C17">
+    <w:p w14:paraId="71A38A58" w14:textId="77777777" w:rsidR="004F56B9" w:rsidRDefault="004F56B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="04D63793" w14:textId="77777777" w:rsidR="006E00EF" w:rsidRPr="00ED6D94" w:rsidRDefault="00561423" w:rsidP="00ED6D94">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36FFD020" w14:textId="77777777" w:rsidR="007772DE" w:rsidRDefault="007772DE">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04D63793" w14:textId="7D865DA1" w:rsidR="006E00EF" w:rsidRPr="00ED6D94" w:rsidRDefault="007772DE" w:rsidP="00ED6D94">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69EA0A17" wp14:editId="52920619">
-[...59 lines deleted...]
-          </wp:positionV>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4700BC95" wp14:editId="44CE8822">
           <wp:extent cx="2240280" cy="530860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
-          <wp:wrapNone/>
           <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Imagen 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2240280" cy="530860"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">                            </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52F58778" wp14:editId="27B32B9D">
+          <wp:extent cx="2148711" cy="625275"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="241064624" name="Imagen 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D1E324A-D13C-43EE-B89E-70FFBE110E1A}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Imagen 1">
+                    <a:extLst>
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D1E324A-D13C-43EE-B89E-70FFBE110E1A}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2148711" cy="625275"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AB0463D" w14:textId="77777777" w:rsidR="007772DE" w:rsidRDefault="007772DE">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E841DA"/>
     <w:rsid w:val="000117D9"/>
     <w:rsid w:val="00021B9F"/>
     <w:rsid w:val="00041C32"/>
     <w:rsid w:val="00054217"/>
     <w:rsid w:val="00077DEA"/>
     <w:rsid w:val="000831AB"/>
     <w:rsid w:val="000B0BEE"/>
@@ -9214,147 +9170,150 @@
     <w:rsid w:val="00137CD7"/>
     <w:rsid w:val="001517F8"/>
     <w:rsid w:val="001C0E9A"/>
     <w:rsid w:val="001F0CFA"/>
     <w:rsid w:val="002218B2"/>
     <w:rsid w:val="0026171E"/>
     <w:rsid w:val="002717FD"/>
     <w:rsid w:val="00293DF6"/>
     <w:rsid w:val="002941BB"/>
     <w:rsid w:val="002B08A0"/>
     <w:rsid w:val="002B0DAD"/>
     <w:rsid w:val="002C14EA"/>
     <w:rsid w:val="002D3A70"/>
     <w:rsid w:val="0034636A"/>
     <w:rsid w:val="0036420F"/>
     <w:rsid w:val="00365F38"/>
     <w:rsid w:val="00390D52"/>
     <w:rsid w:val="003C79B2"/>
     <w:rsid w:val="003F5ACA"/>
     <w:rsid w:val="00427C7C"/>
     <w:rsid w:val="00453122"/>
     <w:rsid w:val="0046106D"/>
     <w:rsid w:val="0046249C"/>
     <w:rsid w:val="00492002"/>
     <w:rsid w:val="004E1F43"/>
+    <w:rsid w:val="004F56B9"/>
     <w:rsid w:val="0051717F"/>
     <w:rsid w:val="00561423"/>
     <w:rsid w:val="0059578B"/>
     <w:rsid w:val="005A0AD2"/>
     <w:rsid w:val="00604440"/>
     <w:rsid w:val="006859DA"/>
     <w:rsid w:val="00686444"/>
     <w:rsid w:val="006D4E1C"/>
     <w:rsid w:val="006E00EF"/>
     <w:rsid w:val="00707C17"/>
     <w:rsid w:val="00724F4A"/>
     <w:rsid w:val="007313E0"/>
     <w:rsid w:val="0075009D"/>
     <w:rsid w:val="0075398A"/>
+    <w:rsid w:val="007772DE"/>
     <w:rsid w:val="007A4D75"/>
     <w:rsid w:val="007C27B2"/>
     <w:rsid w:val="007C6273"/>
     <w:rsid w:val="007E5835"/>
     <w:rsid w:val="008200A1"/>
     <w:rsid w:val="00835CFA"/>
     <w:rsid w:val="008371F9"/>
     <w:rsid w:val="00872DA2"/>
     <w:rsid w:val="0089155F"/>
     <w:rsid w:val="008D20F3"/>
     <w:rsid w:val="00902651"/>
     <w:rsid w:val="0093262E"/>
     <w:rsid w:val="0094159D"/>
     <w:rsid w:val="00954A65"/>
     <w:rsid w:val="00995551"/>
     <w:rsid w:val="009B062E"/>
     <w:rsid w:val="00A05027"/>
     <w:rsid w:val="00A17B57"/>
     <w:rsid w:val="00A336A9"/>
     <w:rsid w:val="00A36FFD"/>
     <w:rsid w:val="00A44243"/>
     <w:rsid w:val="00AA1B36"/>
     <w:rsid w:val="00AF519F"/>
     <w:rsid w:val="00B02315"/>
     <w:rsid w:val="00B25A4A"/>
     <w:rsid w:val="00B42A3C"/>
     <w:rsid w:val="00B60EF9"/>
     <w:rsid w:val="00B67BC0"/>
     <w:rsid w:val="00B71AB5"/>
     <w:rsid w:val="00B73C02"/>
     <w:rsid w:val="00BE32BA"/>
     <w:rsid w:val="00BF41E9"/>
+    <w:rsid w:val="00C00303"/>
     <w:rsid w:val="00C64B50"/>
     <w:rsid w:val="00CA03DE"/>
     <w:rsid w:val="00CC470E"/>
     <w:rsid w:val="00CD52B7"/>
     <w:rsid w:val="00D1350C"/>
     <w:rsid w:val="00D56DE6"/>
     <w:rsid w:val="00D71BEA"/>
     <w:rsid w:val="00D873FE"/>
     <w:rsid w:val="00DC4364"/>
     <w:rsid w:val="00E841DA"/>
     <w:rsid w:val="00EA6072"/>
     <w:rsid w:val="00EC1162"/>
     <w:rsid w:val="00EC5987"/>
     <w:rsid w:val="00ED6D94"/>
     <w:rsid w:val="00EE2359"/>
     <w:rsid w:val="00F06D64"/>
     <w:rsid w:val="00F8613B"/>
     <w:rsid w:val="00FE5DD8"/>
     <w:rsid w:val="00FF05EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="11FA423C"/>
   <w15:docId w15:val="{F1C1DDF6-6711-4D97-9622-AC3E3402ABF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10754,51 +10713,51 @@
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:rsid w:val="003C79B2"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="476845843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="555243590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10829,55 +10788,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1812870548">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>